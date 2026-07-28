--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,87 +1,327 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
+    <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Index</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
-  <fonts count="4337">
+  <fonts count="4397">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
@@ -17406,51 +17646,51 @@
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="E6E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="E6E6E6"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4337">
+  <cellXfs count="4397">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
@@ -30414,62 +30654,242 @@
     <xf numFmtId="2" fontId="4328" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4329" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4330" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4331" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4332" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4333" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4334" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4335" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4336" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4337" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4338" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4339" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4340" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4341" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4342" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4343" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4344" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4345" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4346" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4347" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4348" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4349" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4350" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4351" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4352" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4353" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4354" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4355" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4356" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4357" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4358" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4359" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4360" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4361" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4362" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4363" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4364" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4365" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4366" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4367" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4368" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4369" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4370" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4371" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4372" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4373" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4374" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4375" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4376" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4377" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4378" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4379" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4380" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4381" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4382" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4383" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4384" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4385" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4386" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4387" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4388" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4389" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4390" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4391" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4392" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4393" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4394" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4395" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4396" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2168"/>
+  <dimension ref="A1:B2198"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane ySplit="1.0" state="frozen" topLeftCell="A2" activePane="bottomLeft"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.0" customWidth="true"/>
     <col min="2" max="2" width="9.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="n">
         <v>43010.0</v>
       </c>
       <c r="B2" s="4" t="n">
@@ -47780,44 +48200,284 @@
         <v>246.2249</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="4331" t="n">
         <v>46182.0</v>
       </c>
       <c r="B2166" s="4332" t="n">
         <v>246.4363</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="4333" t="n">
         <v>46183.0</v>
       </c>
       <c r="B2167" s="4334" t="n">
         <v>246.6636</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="4335" t="n">
         <v>46184.0</v>
       </c>
       <c r="B2168" s="4336" t="n">
         <v>246.7782</v>
+      </c>
+    </row>
+    <row r="2169">
+      <c r="A2169" s="4337" t="n">
+        <v>46185.0</v>
+      </c>
+      <c r="B2169" s="4338" t="n">
+        <v>247.552</v>
+      </c>
+    </row>
+    <row r="2170">
+      <c r="A2170" s="4339" t="n">
+        <v>46188.0</v>
+      </c>
+      <c r="B2170" s="4340" t="n">
+        <v>247.8423</v>
+      </c>
+    </row>
+    <row r="2171">
+      <c r="A2171" s="4341" t="n">
+        <v>46189.0</v>
+      </c>
+      <c r="B2171" s="4342" t="n">
+        <v>247.7854</v>
+      </c>
+    </row>
+    <row r="2172">
+      <c r="A2172" s="4343" t="n">
+        <v>46190.0</v>
+      </c>
+      <c r="B2172" s="4344" t="n">
+        <v>247.7607</v>
+      </c>
+    </row>
+    <row r="2173">
+      <c r="A2173" s="4345" t="n">
+        <v>46191.0</v>
+      </c>
+      <c r="B2173" s="4346" t="n">
+        <v>247.6246</v>
+      </c>
+    </row>
+    <row r="2174">
+      <c r="A2174" s="4347" t="n">
+        <v>46195.0</v>
+      </c>
+      <c r="B2174" s="4348" t="n">
+        <v>247.3466</v>
+      </c>
+    </row>
+    <row r="2175">
+      <c r="A2175" s="4349" t="n">
+        <v>46196.0</v>
+      </c>
+      <c r="B2175" s="4350" t="n">
+        <v>247.2668</v>
+      </c>
+    </row>
+    <row r="2176">
+      <c r="A2176" s="4351" t="n">
+        <v>46197.0</v>
+      </c>
+      <c r="B2176" s="4352" t="n">
+        <v>247.38</v>
+      </c>
+    </row>
+    <row r="2177">
+      <c r="A2177" s="4353" t="n">
+        <v>46198.0</v>
+      </c>
+      <c r="B2177" s="4354" t="n">
+        <v>248.0337</v>
+      </c>
+    </row>
+    <row r="2178">
+      <c r="A2178" s="4355" t="n">
+        <v>46199.0</v>
+      </c>
+      <c r="B2178" s="4356" t="n">
+        <v>248.234</v>
+      </c>
+    </row>
+    <row r="2179">
+      <c r="A2179" s="4357" t="n">
+        <v>46202.0</v>
+      </c>
+      <c r="B2179" s="4358" t="n">
+        <v>248.2286</v>
+      </c>
+    </row>
+    <row r="2180">
+      <c r="A2180" s="4359" t="n">
+        <v>46203.0</v>
+      </c>
+      <c r="B2180" s="4360" t="n">
+        <v>248.3693</v>
+      </c>
+    </row>
+    <row r="2181">
+      <c r="A2181" s="4361" t="n">
+        <v>46204.0</v>
+      </c>
+      <c r="B2181" s="4362" t="n">
+        <v>247.6092</v>
+      </c>
+    </row>
+    <row r="2182">
+      <c r="A2182" s="4363" t="n">
+        <v>46205.0</v>
+      </c>
+      <c r="B2182" s="4364" t="n">
+        <v>247.4376</v>
+      </c>
+    </row>
+    <row r="2183">
+      <c r="A2183" s="4365" t="n">
+        <v>46209.0</v>
+      </c>
+      <c r="B2183" s="4366" t="n">
+        <v>247.931</v>
+      </c>
+    </row>
+    <row r="2184">
+      <c r="A2184" s="4367" t="n">
+        <v>46210.0</v>
+      </c>
+      <c r="B2184" s="4368" t="n">
+        <v>247.6413</v>
+      </c>
+    </row>
+    <row r="2185">
+      <c r="A2185" s="4369" t="n">
+        <v>46211.0</v>
+      </c>
+      <c r="B2185" s="4370" t="n">
+        <v>246.8029</v>
+      </c>
+    </row>
+    <row r="2186">
+      <c r="A2186" s="4371" t="n">
+        <v>46212.0</v>
+      </c>
+      <c r="B2186" s="4372" t="n">
+        <v>246.9824</v>
+      </c>
+    </row>
+    <row r="2187">
+      <c r="A2187" s="4373" t="n">
+        <v>46213.0</v>
+      </c>
+      <c r="B2187" s="4374" t="n">
+        <v>247.4208</v>
+      </c>
+    </row>
+    <row r="2188">
+      <c r="A2188" s="4375" t="n">
+        <v>46216.0</v>
+      </c>
+      <c r="B2188" s="4376" t="n">
+        <v>246.9976</v>
+      </c>
+    </row>
+    <row r="2189">
+      <c r="A2189" s="4377" t="n">
+        <v>46217.0</v>
+      </c>
+      <c r="B2189" s="4378" t="n">
+        <v>246.4436</v>
+      </c>
+    </row>
+    <row r="2190">
+      <c r="A2190" s="4379" t="n">
+        <v>46218.0</v>
+      </c>
+      <c r="B2190" s="4380" t="n">
+        <v>246.6374</v>
+      </c>
+    </row>
+    <row r="2191">
+      <c r="A2191" s="4381" t="n">
+        <v>46219.0</v>
+      </c>
+      <c r="B2191" s="4382" t="n">
+        <v>247.0078</v>
+      </c>
+    </row>
+    <row r="2192">
+      <c r="A2192" s="4383" t="n">
+        <v>46220.0</v>
+      </c>
+      <c r="B2192" s="4384" t="n">
+        <v>247.4111</v>
+      </c>
+    </row>
+    <row r="2193">
+      <c r="A2193" s="4385" t="n">
+        <v>46223.0</v>
+      </c>
+      <c r="B2193" s="4386" t="n">
+        <v>247.0221</v>
+      </c>
+    </row>
+    <row r="2194">
+      <c r="A2194" s="4387" t="n">
+        <v>46224.0</v>
+      </c>
+      <c r="B2194" s="4388" t="n">
+        <v>246.812</v>
+      </c>
+    </row>
+    <row r="2195">
+      <c r="A2195" s="4389" t="n">
+        <v>46225.0</v>
+      </c>
+      <c r="B2195" s="4390" t="n">
+        <v>246.4294</v>
+      </c>
+    </row>
+    <row r="2196">
+      <c r="A2196" s="4391" t="n">
+        <v>46226.0</v>
+      </c>
+      <c r="B2196" s="4392" t="n">
+        <v>245.9682</v>
+      </c>
+    </row>
+    <row r="2197">
+      <c r="A2197" s="4393" t="n">
+        <v>46227.0</v>
+      </c>
+      <c r="B2197" s="4394" t="n">
+        <v>245.8257</v>
+      </c>
+    </row>
+    <row r="2198">
+      <c r="A2198" s="4395" t="n">
+        <v>46230.0</v>
+      </c>
+      <c r="B2198" s="4396" t="n">
+        <v>246.3125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>